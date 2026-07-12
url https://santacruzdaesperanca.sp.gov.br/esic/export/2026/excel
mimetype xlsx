--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -12,123 +12,129 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumo" sheetId="1" r:id="rId4"/>
     <sheet name="Dados mensais" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Dados mensais'!$A$4:$E$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Dados mensais'!$A$4:$E$11</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Transparencia do atendimento - e-SIC</t>
   </si>
   <si>
-    <t>Ano 2026 | Gerado em 27/05/2026 15:55</t>
+    <t>Ano 2026 | Gerado em 12/07/2026 19:38</t>
   </si>
   <si>
     <t>Total protocolado</t>
   </si>
   <si>
     <t>Em analise</t>
   </si>
   <si>
     <t>Respondidas</t>
   </si>
   <si>
     <t>Media resposta</t>
   </si>
   <si>
-    <t>0 dias</t>
+    <t>9 dias</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Participacao</t>
   </si>
   <si>
     <t>Pedido de acesso a informacao</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
     <t>Reclamacao</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
     <t>Observacao</t>
   </si>
   <si>
     <t>Este arquivo exporta somente dados estatisticos agregados. Manifestacoes individuais, protocolos, setores, assuntos e dados pessoais permanecem sigilosos.</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Fev</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Abr</t>
   </si>
   <si>
     <t>Mai</t>
+  </si>
+  <si>
+    <t>Jun</t>
+  </si>
+  <si>
+    <t>Jul</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -336,51 +342,51 @@
             <c:strRef>
               <c:f>'Resumo'!$A$8:$A$11</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Pedido de acesso a informacao</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Recurso</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Reclamacao</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Outros</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Resumo'!$B$8:$B$11</c:f>
               <c:numCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>0</c:v>
+                  <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:ln/>
       </c:spPr>
       <c:txPr>
@@ -444,212 +450,242 @@
     <c:autoTitleDeleted val="0"/>
     <c:view3D/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Dados mensais'!$B$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Pedido de acesso a informacao</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:cat>
             <c:strRef>
-              <c:f>'Dados mensais'!$A$5:$A$9</c:f>
+              <c:f>'Dados mensais'!$A$5:$A$11</c:f>
               <c:strCache>
-                <c:ptCount val="5"/>
+                <c:ptCount val="7"/>
                 <c:pt idx="0">
                   <c:v>Jan</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Fev</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Mar</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Abr</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Mai</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Jun</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Jul</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Dados mensais'!$B$5:$B$9</c:f>
+              <c:f>'Dados mensais'!$B$5:$B$11</c:f>
               <c:numCache>
-                <c:ptCount val="5"/>
+                <c:ptCount val="7"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0</c:v>
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'Dados mensais'!$C$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Recurso</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:val>
             <c:numRef>
-              <c:f>'Dados mensais'!$C$5:$C$9</c:f>
+              <c:f>'Dados mensais'!$C$5:$C$11</c:f>
               <c:numCache>
-                <c:ptCount val="5"/>
+                <c:ptCount val="7"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'Dados mensais'!$D$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Reclamacao</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:val>
             <c:numRef>
-              <c:f>'Dados mensais'!$D$5:$D$9</c:f>
+              <c:f>'Dados mensais'!$D$5:$D$11</c:f>
               <c:numCache>
-                <c:ptCount val="5"/>
+                <c:ptCount val="7"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>'Dados mensais'!$E$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Outros</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:val>
             <c:numRef>
-              <c:f>'Dados mensais'!$E$5:$E$9</c:f>
+              <c:f>'Dados mensais'!$E$5:$E$11</c:f>
               <c:numCache>
-                <c:ptCount val="5"/>
+                <c:ptCount val="7"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:smooth val="0"/>
         <c:axId val="110438656"/>
         <c:axId val="110444544"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="110438656"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln/>
         </c:spPr>
         <c:crossAx val="110444544"/>
@@ -1096,94 +1132,94 @@
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="14" customWidth="true" style="0"/>
     <col min="9" max="9" width="14" customWidth="true" style="0"/>
     <col min="10" max="10" width="14" customWidth="true" style="0"/>
     <col min="11" max="11" width="14" customWidth="true" style="0"/>
     <col min="12" max="12" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" customHeight="1" ht="24">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12" customHeight="1" ht="24">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:12" customHeight="1" ht="22"/>
     <row r="4" spans="1:12" customHeight="1" ht="22">
       <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="22">
       <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="22"/>
     <row r="7" spans="1:12" customHeight="1" ht="22">
       <c r="A7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="22">
       <c r="A8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="11">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C8" s="12">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="22">
       <c r="A9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="11">
         <v>0</v>
       </c>
       <c r="C9" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="22">
       <c r="A10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="11">
         <v>0</v>
       </c>
       <c r="C10" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="22">
@@ -1223,57 +1259,57 @@
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A14:D15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A5" sqref="A5:A9"/>
+      <selection pane="bottomRight" activeCell="A5" sqref="A5:A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" customWidth="true" style="0"/>
     <col min="5" max="5" width="22" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="22">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="22">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="22"/>
     <row r="4" spans="1:5" customHeight="1" ht="26">
       <c r="A4" s="4" t="s">
         <v>16</v>
@@ -1342,64 +1378,98 @@
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:5" customHeight="1" ht="22">
       <c r="A8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="5">
         <v>0</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:5" customHeight="1" ht="22">
       <c r="A9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C9" s="5">
         <v>0</v>
       </c>
       <c r="D9" s="5">
         <v>0</v>
       </c>
       <c r="E9" s="5">
         <v>0</v>
       </c>
     </row>
+    <row r="10" spans="1:5" customHeight="1" ht="22">
+      <c r="A10" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="5">
+        <v>2</v>
+      </c>
+      <c r="C10" s="5">
+        <v>0</v>
+      </c>
+      <c r="D10" s="5">
+        <v>0</v>
+      </c>
+      <c r="E10" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" customHeight="1" ht="22">
+      <c r="A11" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="5">
+        <v>1</v>
+      </c>
+      <c r="C11" s="5">
+        <v>0</v>
+      </c>
+      <c r="D11" s="5">
+        <v>0</v>
+      </c>
+      <c r="E11" s="5">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A4:E9"/>
+  <autoFilter ref="A4:E11"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>