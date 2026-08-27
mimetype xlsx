--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -12,78 +12,78 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumo" sheetId="1" r:id="rId4"/>
     <sheet name="Dados mensais" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Dados mensais'!$A$4:$E$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Dados mensais'!$A$4:$E$12</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Transparencia do atendimento - e-SIC</t>
   </si>
   <si>
-    <t>Ano 2026 | Gerado em 12/07/2026 19:38</t>
+    <t>Ano 2026 | Gerado em 26/08/2026 21:25</t>
   </si>
   <si>
     <t>Total protocolado</t>
   </si>
   <si>
     <t>Em analise</t>
   </si>
   <si>
     <t>Respondidas</t>
   </si>
   <si>
     <t>Media resposta</t>
   </si>
   <si>
-    <t>9 dias</t>
+    <t>28 dias</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Participacao</t>
   </si>
   <si>
     <t>Pedido de acesso a informacao</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
     <t>Reclamacao</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
     <t>Observacao</t>
   </si>
@@ -91,50 +91,53 @@
     <t>Este arquivo exporta somente dados estatisticos agregados. Manifestacoes individuais, protocolos, setores, assuntos e dados pessoais permanecem sigilosos.</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Fev</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Abr</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>Jul</t>
+  </si>
+  <si>
+    <t>Ago</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -342,60 +345,60 @@
             <c:strRef>
               <c:f>'Resumo'!$A$8:$A$11</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Pedido de acesso a informacao</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Recurso</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Reclamacao</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Outros</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Resumo'!$B$8:$B$11</c:f>
               <c:numCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>4</c:v>
+                  <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0</c:v>
+                  <c:v>1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:ln/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr rtl="0">
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
@@ -450,242 +453,257 @@
     <c:autoTitleDeleted val="0"/>
     <c:view3D/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Dados mensais'!$B$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Pedido de acesso a informacao</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:cat>
             <c:strRef>
-              <c:f>'Dados mensais'!$A$5:$A$11</c:f>
+              <c:f>'Dados mensais'!$A$5:$A$12</c:f>
               <c:strCache>
-                <c:ptCount val="7"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>Jan</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Fev</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Mar</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Abr</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Mai</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Jun</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>Jul</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Ago</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Dados mensais'!$B$5:$B$11</c:f>
+              <c:f>'Dados mensais'!$B$5:$B$12</c:f>
               <c:numCache>
-                <c:ptCount val="7"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1</c:v>
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'Dados mensais'!$C$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Recurso</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:val>
             <c:numRef>
-              <c:f>'Dados mensais'!$C$5:$C$11</c:f>
+              <c:f>'Dados mensais'!$C$5:$C$12</c:f>
               <c:numCache>
-                <c:ptCount val="7"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'Dados mensais'!$D$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Reclamacao</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:val>
             <c:numRef>
-              <c:f>'Dados mensais'!$D$5:$D$11</c:f>
+              <c:f>'Dados mensais'!$D$5:$D$12</c:f>
               <c:numCache>
-                <c:ptCount val="7"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>'Dados mensais'!$E$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Outros</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:val>
             <c:numRef>
-              <c:f>'Dados mensais'!$E$5:$E$11</c:f>
+              <c:f>'Dados mensais'!$E$5:$E$12</c:f>
               <c:numCache>
-                <c:ptCount val="7"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:smooth val="0"/>
         <c:axId val="110438656"/>
         <c:axId val="110444544"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="110438656"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln/>
         </c:spPr>
         <c:crossAx val="110444544"/>
@@ -1132,184 +1150,184 @@
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="14" customWidth="true" style="0"/>
     <col min="9" max="9" width="14" customWidth="true" style="0"/>
     <col min="10" max="10" width="14" customWidth="true" style="0"/>
     <col min="11" max="11" width="14" customWidth="true" style="0"/>
     <col min="12" max="12" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" customHeight="1" ht="24">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12" customHeight="1" ht="24">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:12" customHeight="1" ht="22"/>
     <row r="4" spans="1:12" customHeight="1" ht="22">
       <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="22">
       <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="22"/>
     <row r="7" spans="1:12" customHeight="1" ht="22">
       <c r="A7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="22">
       <c r="A8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C8" s="12">
-        <v>1</v>
+        <v>0.85714285714286</v>
       </c>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="22">
       <c r="A9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="11">
         <v>0</v>
       </c>
       <c r="C9" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="22">
       <c r="A10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="11">
         <v>0</v>
       </c>
       <c r="C10" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="22">
       <c r="A11" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C11" s="12">
-        <v>0</v>
+        <v>0.14285714285714</v>
       </c>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="22"/>
     <row r="13" spans="1:12" customHeight="1" ht="22">
       <c r="A13" s="13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="22">
       <c r="A14" s="14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="22"/>
     <row r="16" spans="1:12" customHeight="1" ht="22"/>
     <row r="17" spans="1:12" customHeight="1" ht="22"/>
     <row r="18" spans="1:12" customHeight="1" ht="22"/>
     <row r="19" spans="1:12" customHeight="1" ht="22"/>
     <row r="20" spans="1:12" customHeight="1" ht="22"/>
     <row r="21" spans="1:12" customHeight="1" ht="22"/>
     <row r="22" spans="1:12" customHeight="1" ht="22"/>
     <row r="23" spans="1:12" customHeight="1" ht="22"/>
     <row r="24" spans="1:12" customHeight="1" ht="22"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A14:D15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A5" sqref="A5:A11"/>
+      <selection pane="bottomRight" activeCell="A5" sqref="A5:A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" customWidth="true" style="0"/>
     <col min="5" max="5" width="22" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="22">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="22">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="22"/>
     <row r="4" spans="1:5" customHeight="1" ht="26">
       <c r="A4" s="4" t="s">
         <v>16</v>
@@ -1412,64 +1430,81 @@
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:5" customHeight="1" ht="22">
       <c r="A10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="5">
         <v>2</v>
       </c>
       <c r="C10" s="5">
         <v>0</v>
       </c>
       <c r="D10" s="5">
         <v>0</v>
       </c>
       <c r="E10" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:5" customHeight="1" ht="22">
       <c r="A11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="5">
+        <v>3</v>
+      </c>
+      <c r="C11" s="5">
+        <v>0</v>
+      </c>
+      <c r="D11" s="5">
+        <v>0</v>
+      </c>
+      <c r="E11" s="5">
         <v>1</v>
       </c>
-      <c r="C11" s="5">
-[...5 lines deleted...]
-      <c r="E11" s="5">
+    </row>
+    <row r="12" spans="1:5" customHeight="1" ht="22">
+      <c r="A12" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="5">
+        <v>0</v>
+      </c>
+      <c r="C12" s="5">
+        <v>0</v>
+      </c>
+      <c r="D12" s="5">
+        <v>0</v>
+      </c>
+      <c r="E12" s="5">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:E11"/>
+  <autoFilter ref="A4:E12"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>